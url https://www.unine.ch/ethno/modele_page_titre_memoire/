--- v0 (2026-04-23)
+++ v1 (2026-06-02)
@@ -1,617 +1,971 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="566D83A0" w14:textId="6599FAC3" w:rsidR="005B58E2" w:rsidRPr="00E75A08" w:rsidRDefault="005B58E2" w:rsidP="00501679">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="432612FE" w14:textId="77777777" w:rsidR="00986838" w:rsidRPr="00471E90" w:rsidRDefault="00986838" w:rsidP="005359A9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6564D5B5" w14:textId="77777777" w:rsidR="001D36CF" w:rsidRPr="00471E90" w:rsidRDefault="001D36CF" w:rsidP="005359A9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="634445C6" w14:textId="77777777" w:rsidR="001D36CF" w:rsidRPr="00471E90" w:rsidRDefault="001D36CF" w:rsidP="005359A9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CCEAAC4" w14:textId="77777777" w:rsidR="001D36CF" w:rsidRPr="00471E90" w:rsidRDefault="001D36CF" w:rsidP="005359A9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="418775DF" w14:textId="77777777" w:rsidR="001D36CF" w:rsidRPr="00471E90" w:rsidRDefault="001D36CF" w:rsidP="005359A9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19F260CF" w14:textId="77777777" w:rsidR="001D36CF" w:rsidRPr="00471E90" w:rsidRDefault="001D36CF" w:rsidP="005359A9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24740A0A" w14:textId="77777777" w:rsidR="00471E90" w:rsidRPr="00471E90" w:rsidRDefault="00471E90" w:rsidP="005359A9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68520D56" w14:textId="77777777" w:rsidR="001D36CF" w:rsidRPr="00471E90" w:rsidRDefault="001D36CF" w:rsidP="005359A9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7690B460" w14:textId="77777777" w:rsidR="001D36CF" w:rsidRPr="00471E90" w:rsidRDefault="001D36CF" w:rsidP="005359A9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27829E2E" w14:textId="77777777" w:rsidR="005359A9" w:rsidRPr="00471E90" w:rsidRDefault="005359A9" w:rsidP="005359A9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C899F2B" w14:textId="6147BCF1" w:rsidR="006F4DA2" w:rsidRPr="00471E90" w:rsidRDefault="006F4DA2" w:rsidP="005359A9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:caps/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
+        <w:t>[Titre du mémoire</w:t>
+      </w:r>
+      <w:r w:rsidR="001D36CF" w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de master</w:t>
+      </w:r>
+      <w:r w:rsidR="00B140CE" w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B140CE" w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00071D06" w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arial gras, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">taille de la police </w:t>
+      </w:r>
+      <w:r w:rsidR="001D36CF" w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
+        <w:t>, centré</w:t>
+      </w:r>
+      <w:r w:rsidR="00B140CE" w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4BEA8992" w14:textId="199C5039" w:rsidR="006F4DA2" w:rsidRPr="006F4DA2" w:rsidRDefault="006F4DA2" w:rsidP="006F4DA2">
+    <w:p w14:paraId="42AE43AA" w14:textId="189B7E21" w:rsidR="00986838" w:rsidRPr="00471E90" w:rsidRDefault="006F4DA2" w:rsidP="005359A9">
+      <w:pPr>
+        <w:spacing w:before="600" w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mémoire de master en sciences sociales - </w:t>
+      </w:r>
+      <w:r w:rsidR="001D36CF" w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ilier anthropologie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6FDC47" w14:textId="28F05138" w:rsidR="00071D06" w:rsidRPr="00471E90" w:rsidRDefault="00071D06" w:rsidP="005359A9">
+      <w:pPr>
+        <w:spacing w:before="600" w:after="600"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>[Prénom et Nom</w:t>
+      </w:r>
+      <w:r w:rsidR="001D36CF" w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00B140CE" w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Arial gras, taille de la police 1</w:t>
+      </w:r>
+      <w:r w:rsidR="001D36CF" w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>, centré</w:t>
+      </w:r>
+      <w:r w:rsidR="00B140CE" w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DDD1896" w14:textId="21DEF41A" w:rsidR="006F4DA2" w:rsidRPr="00471E90" w:rsidRDefault="00071D06" w:rsidP="005359A9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="006F4DA2" w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>irecteur</w:t>
+      </w:r>
+      <w:r w:rsidR="005359A9" w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="006F4DA2" w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-trice</w:t>
+      </w:r>
+      <w:r w:rsidR="005359A9" w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="006F4DA2" w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du mémoire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:r w:rsidR="006F4DA2" w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Prof.</w:t>
+      </w:r>
+      <w:r w:rsidR="006F4DA2" w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00986838" w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="006F4DA2" w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prénom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et </w:t>
+      </w:r>
+      <w:r w:rsidR="006F4DA2" w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Nom]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A81BFD" w14:textId="7A577AA9" w:rsidR="006F4DA2" w:rsidRPr="00471E90" w:rsidRDefault="00071D06" w:rsidP="005359A9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="006F4DA2" w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>embre du jury</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:r w:rsidR="006F4DA2" w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M./Mme </w:t>
+      </w:r>
+      <w:r w:rsidR="00986838" w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="006F4DA2" w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prénom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et </w:t>
+      </w:r>
+      <w:r w:rsidR="006F4DA2" w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Nom]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CDDE562" w14:textId="145BF9A0" w:rsidR="00B140CE" w:rsidRPr="00471E90" w:rsidRDefault="00B140CE" w:rsidP="005359A9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(Arial, taille de la police 12, centré)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="212DCDD4" w14:textId="77777777" w:rsidR="00B140CE" w:rsidRPr="00471E90" w:rsidRDefault="00071D06" w:rsidP="005359A9">
+      <w:pPr>
+        <w:spacing w:before="600" w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>[Date de la soutenance</w:t>
+      </w:r>
+      <w:r w:rsidR="001D36CF" w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EEADFCF" w14:textId="14D3ECBD" w:rsidR="00071D06" w:rsidRPr="00471E90" w:rsidRDefault="00B140CE" w:rsidP="005359A9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(Arial, t</w:t>
+      </w:r>
+      <w:r w:rsidR="00071D06" w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>aille de la police 12, centré</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A93B09A" w14:textId="77777777" w:rsidR="00071D06" w:rsidRPr="00471E90" w:rsidRDefault="00071D06" w:rsidP="005359A9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6967985B" w14:textId="77777777" w:rsidR="00986838" w:rsidRPr="00471E90" w:rsidRDefault="00986838" w:rsidP="005359A9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08DB80B0" w14:textId="77777777" w:rsidR="00986838" w:rsidRPr="00471E90" w:rsidRDefault="00986838" w:rsidP="005359A9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C08F803" w14:textId="77777777" w:rsidR="001D36CF" w:rsidRPr="00471E90" w:rsidRDefault="001D36CF" w:rsidP="005359A9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C15F9D4" w14:textId="77777777" w:rsidR="00471E90" w:rsidRDefault="00471E90" w:rsidP="005359A9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24012BDB" w14:textId="77777777" w:rsidR="00471E90" w:rsidRPr="00471E90" w:rsidRDefault="00471E90" w:rsidP="005359A9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3292B1F8" w14:textId="77777777" w:rsidR="005359A9" w:rsidRPr="00471E90" w:rsidRDefault="005359A9" w:rsidP="005359A9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FE737CD" w14:textId="77777777" w:rsidR="00B140CE" w:rsidRPr="00471E90" w:rsidRDefault="00B140CE" w:rsidP="005359A9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30DB7BA2" w14:textId="77777777" w:rsidR="001D36CF" w:rsidRPr="00471E90" w:rsidRDefault="001D36CF" w:rsidP="005359A9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="046E2345" w14:textId="0BE3E1C4" w:rsidR="00986838" w:rsidRPr="00471E90" w:rsidRDefault="00986838" w:rsidP="004A1E32">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="6840"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F4DA2">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve">] </w:t>
+        <w:t>[Prénom et Nom]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="175F502A" w14:textId="33738115" w:rsidR="006F4DA2" w:rsidRPr="006F4DA2" w:rsidRDefault="006F4DA2" w:rsidP="006F4DA2">
+    <w:p w14:paraId="104BAFDD" w14:textId="37A24F30" w:rsidR="00986838" w:rsidRPr="00471E90" w:rsidRDefault="00986838" w:rsidP="004A1E32">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="6840"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F4DA2">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">] </w:t>
+        <w:t>[Adresse privée]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="739B4EBE" w14:textId="432251CC" w:rsidR="006F4DA2" w:rsidRPr="006F4DA2" w:rsidRDefault="006F4DA2" w:rsidP="006F4DA2">
+    <w:p w14:paraId="42A661B0" w14:textId="7A58A7F5" w:rsidR="00986838" w:rsidRPr="00471E90" w:rsidRDefault="00986838" w:rsidP="004A1E32">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="6840"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F4DA2">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t>[Téléphone privé]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03FE83D1" w14:textId="4708B08C" w:rsidR="00986838" w:rsidRPr="00471E90" w:rsidRDefault="00986838" w:rsidP="004A1E32">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3240"/>
+          <w:tab w:val="left" w:pos="6840"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Téléphone + </w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t>[E-mail privé]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E4C2D3E" w14:textId="5D1C635E" w:rsidR="00B140CE" w:rsidRPr="00471E90" w:rsidRDefault="00B140CE" w:rsidP="004A1E32">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3240"/>
+          <w:tab w:val="left" w:pos="6840"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">mail </w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t xml:space="preserve">(Arial, taille de la police 10, appuyé à </w:t>
+      </w:r>
+      <w:r w:rsidR="004A1E32" w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>]</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>droite</w:t>
+      </w:r>
+      <w:r w:rsidR="00471E90">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et en bas de la page</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00471E90">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="33DEB6F1" w14:textId="77777777" w:rsidR="006F4DA2" w:rsidRPr="006F4DA2" w:rsidRDefault="006F4DA2" w:rsidP="006F4DA2"/>
-[...218 lines deleted...]
-    <w:sectPr w:rsidR="006F4DA2" w:rsidRPr="006F4DA2" w:rsidSect="00F17F6B">
+    <w:sectPr w:rsidR="00B140CE" w:rsidRPr="00471E90" w:rsidSect="00B140CE">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="680" w:footer="737" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1418" w:bottom="851" w:left="1418" w:header="680" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64FCB3BC" w14:textId="77777777" w:rsidR="00172830" w:rsidRDefault="00172830" w:rsidP="00F5795A">
+    <w:p w14:paraId="4086DE9D" w14:textId="77777777" w:rsidR="00456CBC" w:rsidRDefault="00456CBC" w:rsidP="00F5795A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C0D141A" w14:textId="77777777" w:rsidR="00172830" w:rsidRDefault="00172830" w:rsidP="00F5795A">
+    <w:p w14:paraId="3AC318CF" w14:textId="77777777" w:rsidR="00456CBC" w:rsidRDefault="00456CBC" w:rsidP="00F5795A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gellix">
     <w:altName w:val="Gellix"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A10000EF" w:usb1="0000207A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gellix SemiBold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A10000EF" w:usb1="0000207A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="795FD3F6" w14:textId="77777777" w:rsidR="006C36A8" w:rsidRPr="00CE0511" w:rsidRDefault="006C36A8" w:rsidP="00F926CF">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9923"/>
       </w:tabs>
       <w:spacing w:before="240"/>
       <w:ind w:left="142" w:firstLine="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="034D7C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="034D7C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="fr-CH"/>
@@ -702,51 +1056,51 @@
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
+        <mc:Fallback>
           <w:pict>
             <v:group w14:anchorId="35900AE2" id="Group 22" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1.2pt;margin-top:17pt;width:510.25pt;height:12.15pt;z-index:251666432" coordorigin="2576,1377" coordsize="7039,243" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCC2OY50gIAAFYIAAAOAAAAZHJzL2Uyb0RvYy54bWzsVslu2zAQvRfoPxC6O1osb0LkIJDsXNIm&#10;QNLeaYpaUIkkSMayUfTfO6QWx+6hRVoUPfQikxxyOPPem6Gvbw5NjfZUqoqz2PGvPAdRRnhWsSJ2&#10;Pj1vJ0sHKY1ZhmvOaOwcqXJu1u/fXbciogEveZ1RicAJU1ErYqfUWkSuq0hJG6yuuKAMjDmXDdYw&#10;lYWbSdyC96Z2A8+buy2XmZCcUKVgNe2Mztr6z3NK9EOeK6pRHTsQm7Zfab8783XX1zgqJBZlRfow&#10;8BuiaHDF4NLRVYo1Ri+y+sFVUxHJFc/1FeGNy/O8ItTmANn43kU2d5K/CJtLEbWFGGECaC9werNb&#10;8nH/KFGVAXdTBzHcAEf2WhQEBpxWFBHsuZPiSTzKLkMY3nPyRYHZvbSbedFtRrv2A8/AH37R3IJz&#10;yGVjXEDa6GA5OI4c0INGBBbn4dLzFzMHEbD5s3DqzTqSSAlMmmPBbDF3kLFOF4vBtumPL7zpqjsb&#10;hFNjdHHUXWtD7UMzeYHe1AlS9XuQPpVYUMuUMnANkIYDpLcAgd2DAhuVuR72JazDlBxYjyliPCkx&#10;K6jd/XwUgJ9v8zg7YiYKCPkpxiew5kGv9gHpE1TWMAKFIyGVvqO8QWYQO0pLXBWlTjhjUFBc+pZN&#10;vL9XukN4OGDIZXxb1TWs46hmqI2d1SyY2QOK11VmjMamZLFLaon22FSmFyaLtKfrbBtUAMuss5Li&#10;bNOPNa7qbgxR18z4g6wgnH7Uld7XlbfaLDfLcBIG880k9NJ0crtNwsl8CwpLp2mSpP43E5ofRmWV&#10;ZZSZ6IY24Ie/pom+IXUFPDaCEQb33LtVJAQ7/NqgQZsdn50wdzw7PkoDrVkHmf4tvULZdS3glV5D&#10;Q8uZ+HD0h/WK8roSn43QDX99dzgpdyzzQbnQyE13uKzw/8K1zyjo7R8Srm278HhZvfcPrXkdX8+t&#10;0E9/B9bfAQAA//8DAFBLAwQUAAYACAAAACEAFJG1j98AAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQWvCQBSE74X+h+UVetNNjJaQ5kVE2p6kUC2U3p7ZZxLM7obsmsR/3/VUj8MMM9/k60m3YuDe&#10;NdYgxPMIBJvSqsZUCN+H91kKwnkyilprGOHKDtbF40NOmbKj+eJh7ysRSozLCKH2vsukdGXNmtzc&#10;dmyCd7K9Jh9kX0nV0xjKdSsXUfQiNTUmLNTU8bbm8ry/aISPkcZNEr8Nu/Npe/09rD5/djEjPj9N&#10;m1cQnif/H4YbfkCHIjAd7cUoJ1qE2WIZkgjJMly6+VGcxiCOCKs0AVnk8v5B8QcAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCC2OY50gIAAFYIAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQAUkbWP3wAAAAkBAAAPAAAAAAAAAAAAAAAAACwFAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAOAYAAAAA&#10;">
               <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
               <v:shape id="AutoShape 23" o:spid="_x0000_s1027" type="#_x0000_t32" style="position:absolute;left:2576;top:1620;width:7039;height:0;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCGTzMEwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/bisIw&#10;EH0X/Icwwr7Z1EVEukZZBN0FL2jXDxiasa3bTEoTtfr1RhB8m8O5zmTWmkpcqHGlZQWDKAZBnFld&#10;cq7g8Lfoj0E4j6yxskwKbuRgNu12Jphoe+U9XVKfixDCLkEFhfd1IqXLCjLoIlsTB+5oG4M+wCaX&#10;usFrCDeV/IzjkTRYcmgosKZ5Qdl/ejYKluuMFoPNaJcfhj69r058Xm9/lProtd9fIDy1/i1+uX91&#10;mD+E5y/hADl9AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIZPMwTBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" strokecolor="#004c7d"/>
               <v:shape id="AutoShape 24" o:spid="_x0000_s1028" type="#_x0000_t32" style="position:absolute;left:2576;top:1377;width:0;height:243;flip:y;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCA8fUpwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L/ocwgjdNd8EHXaPogtTFk1r2PDSzbbGZ1CbWur/eCIK3+fies1h1phItNa60rOBjHIEgzqwu&#10;OVeQnrajOQjnkTVWlknBnRyslv3eAmNtb3yg9uhzEULYxaig8L6OpXRZQQbd2NbEgfuzjUEfYJNL&#10;3eAthJtKfkbRVBosOTQUWNN3Qdn5eDUKksvPJk12Nf7vZ/u7+T2vuU1ypYaDbv0FwlPn3+KXe6fD&#10;/Ak8fwkHyOUDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAgPH1KcAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" strokecolor="#004c7d"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00CE0511">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="034D7C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>UniNE, le 13 septembre 2010/PhJ/V1</w:t>
     </w:r>
     <w:r w:rsidRPr="00997B97">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -848,51 +1202,51 @@
     </w:r>
     <w:r w:rsidR="00E03B24">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="034D7C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00CE0511">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="034D7C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="574BD23D" w14:textId="77777777" w:rsidR="006C36A8" w:rsidRDefault="006C36A8">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CH"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C567E2F" wp14:editId="3D338573">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>121920</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-243840</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2444750" cy="260985"/>
               <wp:effectExtent l="0" t="3810" r="0" b="1905"/>
               <wp:wrapNone/>
               <wp:docPr id="12" name="Text Box 39"/>
               <wp:cNvGraphicFramePr>
@@ -916,184 +1270,184 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5170F4C8" w14:textId="1521533F" w:rsidR="006C36A8" w:rsidRPr="003923A5" w:rsidRDefault="006C36A8" w:rsidP="003923A5">
+                        <w:p w14:paraId="5170F4C8" w14:textId="36A952CD" w:rsidR="006C36A8" w:rsidRPr="003923A5" w:rsidRDefault="006C36A8" w:rsidP="003923A5">
                           <w:pPr>
                             <w:rPr>
                               <w:color w:val="004C7D"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="003923A5">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="004C7D"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r w:rsidRPr="003923A5">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="004C7D"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> TIME \@ "dd.MM.yyyy" </w:instrText>
                           </w:r>
                           <w:r w:rsidRPr="003923A5">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="004C7D"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="005F1988">
+                          <w:r w:rsidR="00475AD3">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:noProof/>
                               <w:color w:val="004C7D"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
-                            <w:t>08.11.2023</w:t>
+                            <w:t>29.05.2026</w:t>
                           </w:r>
                           <w:r w:rsidRPr="003923A5">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="004C7D"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                           <w:r w:rsidRPr="003923A5">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="004C7D"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="45720" rIns="0" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="1C567E2F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 39" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:9.6pt;margin-top:-19.2pt;width:192.5pt;height:20.55pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcsYQTtQIAALoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8Hyd8pLTQKopGpDmCZ1&#10;L1K7H+CACdbAZrYT0k377zubJE1bTZq28QHZ5/Nz99w9vqvrfd+hHVOaS5Hj8CLAiIlK1lxscvzl&#10;ofQSjLShoqadFCzHj0zj68XbN1fjkLFItrKrmUIAInQ2DjlujRky39dVy3qqL+TABBw2UvXUwFZt&#10;/FrREdD7zo+CYOaPUtWDkhXTGqzFdIgXDr9pWGU+NY1mBnU5htyM+yv3X9u/v7ii2UbRoeXVIQ36&#10;F1n0lAsIeoIqqKFoq/grqJ5XSmrZmItK9r5sGl4xxwHYhMELNvctHZjjAsXRw6lM+v/BVh93nxXi&#10;NfQuwkjQHnr0wPYG3co9ukxtfcZBZ+B2P4Cj2YMdfB1XPdzJ6qtGQi5bKjbsRik5tozWkF9ob/pn&#10;VyccbUHW4wdZQxy6NdIB7RvV2+JBORCgQ58eT72xuVRgjAgh8xiOKjiLZkGaxC4EzY63B6XNOyZ7&#10;ZBc5VtB7h053d9rYbGh2dLHBhCx517n+d+KZARwnC8SGq/bMZuHa+SMN0lWySohHotnKI0FReDfl&#10;knizMpzHxWWxXBbhTxs3JFnL65oJG+YorZD8WesOIp9EcRKXlh2vLZxNSavNetkptKMg7dJ9h4Kc&#10;ufnP03BFAC4vKIURCW6j1CtnydwjJYm9dB4kXhCmt+ksICkpyueU7rhg/04JjTlO4yiexPRbboH7&#10;XnOjWc8NDI+O9zlOTk40sxJcidq11lDeTeuzUtj0n0oB7T422gnWanRSq9mv99PbsNGtmNeyfgQF&#10;KwkCAy3C4INFK9V3jEYYIjnW37ZUMYy69wJegZ04bkHieQQbdbSuz61UVACRY4PRtFyaaUJtB8U3&#10;LUSY3puQN/BiGu7E/JTN4Z3BgHCcDsPMTqDzvfN6GrmLXwAAAP//AwBQSwMEFAAGAAgAAAAhAI+/&#10;IDHeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOg0AQhu8mvsNmTLy1i0i0IkvTEDyYGBOo&#10;Jh63MAIpO0vYpV3f3vFkj//Ml3++ybbBjOKEsxssKbhbRyCQGtsO1Cn42L+sNiCc19Tq0RIq+EEH&#10;2/z6KtNpa89U4an2neAScqlW0Hs/pVK6pkej3dpOSLz7trPRnuPcyXbWZy43o4yj6EEaPRBf6PWE&#10;RY/NsV6Mgq+47MrwXu0+6fWtCsey2BdLrdTtTdg9g/AY/D8Mf/qsDjk7HexCrRMj56eYSQWr+00C&#10;goEkSnhyUBA/gswzeflA/gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBcsYQTtQIAALoF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCPvyAx3gAA&#10;AAgBAAAPAAAAAAAAAAAAAAAAAA8FAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGgYA&#10;AAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 39" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:9.6pt;margin-top:-19.2pt;width:192.5pt;height:20.55pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZFQxJ3wEAAKADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJkrYz4hRdiw4D&#10;ugvQ7QNkWbKF2aJGKbGzrx8lO2m3vRV9EShSPjznkN5ej33HDgq9AVvy5SLnTFkJtbFNyX98v393&#10;xZkPwtaiA6tKflSeX+/evtkOrlAraKGrFTICsb4YXMnbEFyRZV62qhd+AU5ZKmrAXgS6YpPVKAZC&#10;77tslecX2QBYOwSpvKfs3VTku4SvtZLhq9ZeBdaVnLiFdGI6q3hmu60oGhSuNXKmIV7AohfGUtMz&#10;1J0Igu3R/AfVG4ngQYeFhD4DrY1USQOpWeb/qHlshVNJC5nj3dkm/3qw8svh0X1DFsYPMNIAkwjv&#10;HkD+9MzCbStso24QYWiVqKnxMlqWDc4X86fRal/4CFINn6GmIYt9gAQ0auyjK6STEToN4Hg2XY2B&#10;SUqu1uv15YZKkmqri/z91Sa1EMXpa4c+fFTQsxiUHGmoCV0cHnyIbERxehKbWbg3XZcG29m/EvQw&#10;ZhL7SHiiHsZqZKaepUUxFdRHkoMwrQutNwUt4G/OBlqVkvtfe4GKs+6TJUviXqVgvblc0QVP2ep5&#10;VlhJECUPnE3hbZj2cO/QNC11mMy3cEP2aZOUPbGZadMaJMHzysY9e35Pr55+rN0fAAAA//8DAFBL&#10;AwQUAAYACAAAACEAj78gMd4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU6DQBCG7ya+w2ZM&#10;vLWLSLQiS9MQPJgYE6gmHrcwAik7S9ilXd/e8WSP/8yXf77JtsGM4oSzGywpuFtHIJAa2w7UKfjY&#10;v6w2IJzX1OrREir4QQfb/Poq02lrz1Thqfad4BJyqVbQez+lUrqmR6Pd2k5IvPu2s9Ge49zJdtZn&#10;LjejjKPoQRo9EF/o9YRFj82xXoyCr7jsyvBe7T7p9a0Kx7LYF0ut1O1N2D2D8Bj8Pwx/+qwOOTsd&#10;7EKtEyPnp5hJBav7TQKCgSRKeHJQED+CzDN5+UD+CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhABkVDEnfAQAAoAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAI+/IDHeAAAACAEAAA8AAAAAAAAAAAAAAAAAOQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAABEBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="5170F4C8" w14:textId="1521533F" w:rsidR="006C36A8" w:rsidRPr="003923A5" w:rsidRDefault="006C36A8" w:rsidP="003923A5">
+                  <w:p w14:paraId="5170F4C8" w14:textId="36A952CD" w:rsidR="006C36A8" w:rsidRPr="003923A5" w:rsidRDefault="006C36A8" w:rsidP="003923A5">
                     <w:pPr>
                       <w:rPr>
                         <w:color w:val="004C7D"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="003923A5">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="004C7D"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="003923A5">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="004C7D"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> TIME \@ "dd.MM.yyyy" </w:instrText>
                     </w:r>
                     <w:r w:rsidRPr="003923A5">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="004C7D"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="005F1988">
+                    <w:r w:rsidR="00475AD3">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="004C7D"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
-                      <w:t>08.11.2023</w:t>
+                      <w:t>29.05.2026</w:t>
                     </w:r>
                     <w:r w:rsidRPr="003923A5">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="004C7D"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                     <w:r w:rsidRPr="003923A5">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="004C7D"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
@@ -1190,51 +1544,51 @@
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
+        <mc:Fallback>
           <w:pict>
             <v:group w14:anchorId="4F937BAB" id="Group 35" o:spid="_x0000_s1026" style="position:absolute;margin-left:1.5pt;margin-top:-13.05pt;width:477.35pt;height:12.15pt;z-index:251672576" coordorigin="2576,1377" coordsize="7039,243" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxE00S0gIAAFUIAAAOAAAAZHJzL2Uyb0RvYy54bWzsVstu2zAQvBfoPxC6O3rLiRA7CCQ7l7QN&#10;kLR3mqIeqEQSJGPZKPrvXZKy3aQBWqRF0UMvNKnlLmdnZ0lfXu2GHm2pVB1nCy88CzxEGeFVx5qF&#10;9/FhPTv3kNKYVbjnjC68PVXe1fLtm8tR5DTiLe8rKhEEYSofxcJrtRa57yvS0gGrMy4oA2PN5YA1&#10;LGXjVxKPEH3o/SgIMn/kshKSE6oUfC2d0Vva+HVNif5Q14pq1C88wKbtKO24MaO/vMR5I7FoOzLB&#10;wK9AMeCOwaHHUCXWGD3K7odQQ0ckV7zWZ4QPPq/rjlCbA2QTBs+yuZH8UdhcmnxsxJEmoPYZT68O&#10;S95v7yTqqoV34SGGByiRPRXFqeFmFE0OW26kuBd30iUI01tOPisw+8/tZt24zWgzvuMVxMOPmltu&#10;drUcTAjIGu1sCfbHEtCdRgQ+ZkEWxUnqIQK2ME3iwOLAOWmhkMYtSueZh4w1ns9d/Ui7mtznQQx5&#10;GN8oiY3Rx7k71kKdoJm8QG7qxKj6PUbvWyyoLZQydE2MhiA4R+k1UGD3oDhztNp9BXOckh2bOEWM&#10;Fy1mDbW7H/YC+AttHgYxhHYuZqGgID/l+ERWFk1iPzB9osoajkThXEilbygfkJksPKUl7ppWF5wx&#10;6CcuQ1tNvL1V2jF8cDDFZXzd9T18x3nP0Ai6SqPUOijed5UxGpuSzaboJdpi05hBUszLqVxPtkED&#10;sMoGaymuVtNc4653c0DdMxMPsgI408x13peL4GJ1vjpPZkmUrWZJUJaz63WRzLJ1OE/LuCyKMvxq&#10;oIVJ3nZVRZlBd7gFwuTXNDHdR65/j/fAkQb/aXSrSAB7+LWgQZuunk6YG17t76ShdpLp39Jr+IJe&#10;bYs9ER/04p/VK6r7TnwyQjf1m26Hk3KPbX5QLrTVSx3+X7j2FQW9/UPCtdcuvF1W79M7ax7H79dW&#10;6Kd/A8tvAAAA//8DAFBLAwQUAAYACAAAACEAVYlZhOAAAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPzU7DMBCE70i8g7VI3FrHrfpDiFNVFXCqkGiRELdtvE2ixnYUu0n69iwnOM7OauabbDPaRvTU&#10;hdo7DWqagCBXeFO7UsPn8XWyBhEiOoONd6ThRgE2+f1dhqnxg/ug/hBLwSEupKihirFNpQxFRRbD&#10;1Lfk2Dv7zmJk2ZXSdDhwuG3kLEmW0mLtuKHClnYVFZfD1Wp4G3DYztVLv7+cd7fv4+L9a69I68eH&#10;cfsMItIY/57hF5/RIWemk786E0SjYc5LoobJbKlAsP+0WK1AnPii1iDzTP4fkP8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAMRNNEtICAABVCAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAVYlZhOAAAAAIAQAADwAAAAAAAAAAAAAAAAAsBQAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADkGAAAAAA==&#10;">
               <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
               <v:shape id="AutoShape 36" o:spid="_x0000_s1027" type="#_x0000_t32" style="position:absolute;left:2576;top:1620;width:7039;height:0;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD5dDUHxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;EIXvC77DMoJ3daOIlNRVRPAHtEVTH2DITpPU7GzIrhp9+s5FoXcznDPnfDNbdK5WN2pD5dnAaJiA&#10;Is69rbgwcP5av76BChHZYu2ZDDwowGLee5lhav2dT3TLYqEkhEOKBsoYm1TrkJfkMAx9Qyzat28d&#10;RlnbQtsW7xLuaj1Okql2WLE0lNjQqqT8kl2dgc0hp/XoY3oszpOYPfc/fD18bo0Z9LvlO6hIXfw3&#10;/13vrOALvfwiA+j5LwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD5dDUHxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="#004c7d"/>
               <v:shape id="AutoShape 37" o:spid="_x0000_s1028" type="#_x0000_t32" style="position:absolute;left:2576;top:1377;width:0;height:243;flip:y;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD/yvMqwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwgjdN3YMu1VhUWKp4WhXPQzO2pc2kNrHW/fUbYWFv83ifs0p6U4uOWldaVjCbRiCIM6tL&#10;zhVczl+TTxDOI2usLZOCFzlI1sPBCmNtn/xN3cnnIoSwi1FB4X0TS+myggy6qW2IA3ezrUEfYJtL&#10;3eIzhJtafkTRXBosOTQU2NCuoKw6PYyC9H7YXtJ9gz/HxfFlrtWGuzRXajzqN0sQnnr/L/5z73WY&#10;P4P3L+EAuf4FAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/8rzKsAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" strokecolor="#004c7d"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CH"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B87BCDD" wp14:editId="3165391C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>5544820</wp:posOffset>
@@ -1371,51 +1725,51 @@
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="45720" rIns="0" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="4B87BCDD" id="Text Box 38" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:436.6pt;margin-top:-21pt;width:42.25pt;height:20.55pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQADyIoPtQIAALgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8Hyd8pLgQAqqdoQpknd&#10;i9TuBzhggjWwme0Eumn/fWeTpGmrSdM2PiD7fH7unrvHd3U99R3aU6mY4Dn2LzyMKK9Ezfg2x18e&#10;SifBSGnCa9IJTnP8SBW+Xr59czUOGQ1EK7qaSgQgXGXjkONW6yFzXVW1tCfqQgyUw2EjZE80bOXW&#10;rSUZAb3v3MDzYncUsh6kqKhSYC3mQ7y0+E1DK/2paRTVqMsx5KbtX9r/xvzd5RXJtpIMLasOaZC/&#10;yKInjEPQE1RBNEE7yV5B9aySQolGX1Sid0XTsIpaDsDG916wuW/JQC0XKI4aTmVS/w+2+rj/LBGr&#10;cwyN4qSHFj3QSaNbMaHLxJRnHFQGXvcD+OkJ7NBmS1UNd6L6qhAXq5bwLb2RUowtJTWk55ub7tnV&#10;GUcZkM34QdQQh+y0sEBTI3tTO6gGAnRo0+OpNSaXCozRZRwtIowqOApiL00iG4Fkx8uDVPodFT0y&#10;ixxL6LwFJ/s7pU0yJDu6mFhclKzrbPc7/swAjrMFQsNVc2aSsM38kXrpOlknoRMG8doJvaJwbspV&#10;6MSlv4iKy2K1KvyfJq4fZi2ra8pNmKOw/PDPGneQ+CyJk7SU6Fht4ExKSm43q06iPQFhl/Y7FOTM&#10;zX2ehi0CcHlByQ9C7zZInTJOFk5YhpGTLrzE8fz0No29MA2L8jmlO8bpv1NCY47TKIhmLf2Wm2e/&#10;19xI1jMNo6NjPWj35EQyo8A1r21rNWHdvD4rhUn/qRTQ7mOjrV6NRGex6mkz2ZcRmOhGyxtRP4KA&#10;pQCBgUph7MGiFfI7RiOMkByrbzsiKUbdew6PwMwbuwijRQAbebRuzq2EVwCRY43RvFzpeT7tBsm2&#10;LUSYnxsXN/BgGmbF/JTN4ZnBeLCcDqPMzJ/zvfV6GrjLXwAAAP//AwBQSwMEFAAGAAgAAAAhAEfT&#10;jFHhAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8tqwzAQRfeF/oOYQneJXPfhxLEcgnEXhRKw&#10;00KWiqXaJtbIWHKi/n2nq3Y5M4c752bbYAZ20ZPrLQp4WEbANDZW9dgK+Di8LlbAnJeo5GBRC/jW&#10;Drb57U0mU2WvWOlL7VtGIehSKaDzfkw5d02njXRLO2qk25edjPQ0Ti1Xk7xSuBl4HEUv3Mge6UMn&#10;R110ujnXsxFwjMu2DPtq94lv71U4l8WhmGsh7u/CbgPM6+D/YPjVJ3XIyelkZ1SODQJWyWNMqIDF&#10;U0yliFg/JwmwE23WwPOM/2+Q/wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQADyIoPtQIA&#10;ALgFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBH04xR&#10;4QAAAAkBAAAPAAAAAAAAAAAAAAAAAA8FAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;HQYAAAAA&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="4B87BCDD" id="Text Box 38" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:436.6pt;margin-top:-21pt;width:42.25pt;height:20.55pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCOI5pe4AEAAJ8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LdykkFy0GaIEWB&#10;9AEk/QCKIiWiEpdd0pbcr++Ssp20uRW9EOSSmp2ZHW2upqFne4XegK34cpFzpqyExti24t8f795c&#10;cuaDsI3owaqKH5TnV9vXrzajK9UKOugbhYxArC9HV/EuBFdmmZedGoRfgFOWLjXgIAIdsc0aFCOh&#10;D322yvN1NgI2DkEq76l6O1/ybcLXWsnwVWuvAusrTtxCWjGtdVyz7UaULQrXGXmkIf6BxSCMpaZn&#10;qFsRBNuheQE1GIngQYeFhCEDrY1USQOpWeZ/qXnohFNJC5nj3dkm//9g5Zf9g/uGLEwfYKIBJhHe&#10;3YP84ZmFm07YVl0jwtgp0VDjZbQsG50vj59Gq33pI0g9foaGhix2ARLQpHGIrpBORug0gMPZdDUF&#10;JqlYvF0XFwVnkq5W6/z9ZZE6iPL0sUMfPioYWNxUHGmmCVzs732IZER5ehJ7WbgzfZ/m2ts/CvQw&#10;VhL5yHdmHqZ6Yqah5rFv1FJDcyA1CHNaKN206QB/cTZSUiruf+4EKs76T5YcibFKm3fFxYoOeKrW&#10;z6vCSoKoeOBs3t6EOYY7h6btqMPsvYVrck+bpOyJzZE2pSAJPiY2xuz5Ob16+q+2vwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAEfTjFHhAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8tqwzAQRfeF/oOY&#10;QneJXPfhxLEcgnEXhRKw00KWiqXaJtbIWHKi/n2nq3Y5M4c752bbYAZ20ZPrLQp4WEbANDZW9dgK&#10;+Di8LlbAnJeo5GBRC/jWDrb57U0mU2WvWOlL7VtGIehSKaDzfkw5d02njXRLO2qk25edjPQ0Ti1X&#10;k7xSuBl4HEUv3Mge6UMnR110ujnXsxFwjMu2DPtq94lv71U4l8WhmGsh7u/CbgPM6+D/YPjVJ3XI&#10;yelkZ1SODQJWyWNMqIDFU0yliFg/JwmwE23WwPOM/2+Q/wAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCOI5pe4AEAAJ8DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBH04xR4QAAAAkBAAAPAAAAAAAAAAAAAAAAADoEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,,0">
                 <w:txbxContent>
                   <w:p w14:paraId="375FEFCB" w14:textId="77777777" w:rsidR="006C36A8" w:rsidRPr="008724AE" w:rsidRDefault="006C36A8" w:rsidP="00373AC8">
                     <w:pPr>
                       <w:ind w:right="21"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="004C7D"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="004C7D"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>P</w:t>
                     </w:r>
                     <w:r w:rsidRPr="008724AE">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1471,76 +1825,76 @@
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                     <w:r w:rsidRPr="008724AE">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="004C7D"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="706F0F7F" w14:textId="77777777" w:rsidR="00172830" w:rsidRDefault="00172830" w:rsidP="00F5795A">
+    <w:p w14:paraId="3DB3E51C" w14:textId="77777777" w:rsidR="00456CBC" w:rsidRDefault="00456CBC" w:rsidP="00F5795A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28A37EDC" w14:textId="77777777" w:rsidR="00172830" w:rsidRDefault="00172830" w:rsidP="00F5795A">
+    <w:p w14:paraId="16C65D36" w14:textId="77777777" w:rsidR="00456CBC" w:rsidRDefault="00456CBC" w:rsidP="00F5795A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7A283787" w14:textId="77777777" w:rsidR="006C36A8" w:rsidRDefault="006C36A8" w:rsidP="002612D9">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CH"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B5725BE" wp14:editId="294FA30C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>3985895</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>44450</wp:posOffset>
               </wp:positionV>
@@ -1717,51 +2071,51 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="0B5725BE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 34" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:313.85pt;margin-top:3.5pt;width:165pt;height:65.2pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDt4gLOggIAABEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8J77UycbWOqu9NFWl&#10;7UXa7QcQwDEqBgokdlr13zvgJJtuW6mq6gcMzHCYmXOGy6uhk2jHrRNa1TibphhxRTUTalPjT4+r&#10;yQIj54liRGrFa7znDl8tX7647E3Fc91qybhFAKJc1Zsat96bKkkcbXlH3FQbrsDYaNsRD0u7SZgl&#10;PaB3MsnTdJ702jJjNeXOwe7daMTLiN80nPoPTeO4R7LGEJuPo43jOozJ8pJUG0tMK+ghDPIPUXRE&#10;KLj0BHVHPEFbK36B6gS12unGT6nuEt00gvKYA2STpc+yeWiJ4TEXKI4zpzK5/wdL3+8+WiQYcDfH&#10;SJEOOHrkg0c3ekCvilCf3rgK3B4MOPoB9sE35urMvaafHVL6tiVqw6+t1X3LCYP4snAyOTs64rgA&#10;su7faQb3kK3XEWhobBeKB+VAgA487U/chFgobOZpOZulYKJgW+SLtIjkJaQ6njbW+TdcdyhMamyB&#10;+4hOdvfOh2hIdXQJlzktBVsJKePCbta30qIdAZ2s4hcTeOYmVXBWOhwbEccdCBLuCLYQbuT9W5nl&#10;RXqTl5PVfHExKVbFbFJepItJmpU35TwtyuJu9T0EmBVVKxjj6l4oftRgVvwdx4duGNUTVYj6Gpez&#10;fDZS9Mck0/j9LslOeGhJKTqo88mJVIHY14pB2qTyRMhxnvwcfqwy1OD4j1WJMgjMjxrww3oAlKCN&#10;tWZ7EITVwBdQC+8ITFptv2LUQ0/W2H3ZEssxkm8ViKrMCmAd+bgoZhc5LOy5ZX1uIYoCVI09RuP0&#10;1o+NvzVWbFq4aZSx0tcgxEZEjTxFdZAv9F1M5vBGhMY+X0evp5ds+QMAAP//AwBQSwMEFAAGAAgA&#10;AAAhAO+mWWHcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdShtTNM4&#10;FSCBuLb0Azaxm0SN11HsNunfsz3R42hGM2/yzeQ6cbZDaD1peJklICxV3rRUa9j/fj2/gQgRyWDn&#10;yWq42ACb4v4ux8z4kbb2vIu14BIKGWpoYuwzKUPVWIdh5ntL7B384DCyHGppBhy53HVyniSpdNgS&#10;LzTY28/GVsfdyWk4/IxPy9VYfse92i7SD2xV6S9aPz5M72sQ0U7xPwxXfEaHgplKfyITRKchnSvF&#10;UQ2KL7G/Wl51ycFXtQBZ5PL2QfEHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7eICzoIC&#10;AAARBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA76ZZ&#10;YdwAAAAJAQAADwAAAAAAAAAAAAAAAADcBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" stroked="f">
+            <v:shape id="Text Box 34" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:313.85pt;margin-top:3.5pt;width:165pt;height:65.2pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCW1Mmd8gEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCZEuNOEWXIsOA&#10;bh3Q7QNkWbaFyaJGKbGzrx8lp2nQ3YbpIIgi9cj3SG1ux96wo0KvwZZ8Pss5U1ZCrW1b8h/f9+/W&#10;nPkgbC0MWFXyk/L8dvv2zWZwhVpAB6ZWyAjE+mJwJe9CcEWWedmpXvgZOGXJ2QD2IpCJbVajGAi9&#10;N9kiz99nA2DtEKTynm7vJyffJvymUTI8No1XgZmSU20h7Zj2Ku7ZdiOKFoXrtDyXIf6hil5oS0kv&#10;UPciCHZA/RdUryWChybMJPQZNI2WKnEgNvP8FZunTjiVuJA43l1k8v8PVn49PrlvyML4EUZqYCLh&#10;3QPIn55Z2HXCtuoOEYZOiZoSz6Nk2eB8cX4apfaFjyDV8AVqarI4BEhAY4N9VIV4MkKnBpwuoqsx&#10;MEmXi/xmtcrJJcm3XqzzZepKJorn1w59+KSgZ/FQcqSmJnRxfPAhViOK55CYzIPR9V4bkwxsq51B&#10;dhQ0APu0EoFXYcbGYAvx2YQYbxLNyGziGMZqJGekW0F9IsII00DRB6BDB/ibs4GGqeT+10Gg4sx8&#10;tiTazXxJrFhIxnL1YUEGXnuqa4+wkqBKHjibjrswTezBoW47yjS1ycIdCd3opMFLVee6aWCSNOfh&#10;jhN5baeoly+4/QMAAP//AwBQSwMEFAAGAAgAAAAhAO+mWWHcAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1SFwQdShtTNM4FSCBuLb0Azaxm0SN11HsNunfsz3R42hGM2/yzeQ6&#10;cbZDaD1peJklICxV3rRUa9j/fj2/gQgRyWDnyWq42ACb4v4ux8z4kbb2vIu14BIKGWpoYuwzKUPV&#10;WIdh5ntL7B384DCyHGppBhy53HVyniSpdNgSLzTY28/GVsfdyWk4/IxPy9VYfse92i7SD2xV6S9a&#10;Pz5M72sQ0U7xPwxXfEaHgplKfyITRKchnSvFUQ2KL7G/Wl51ycFXtQBZ5PL2QfEHAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAltTJnfIBAADKAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA76ZZYdwAAAAJAQAADwAAAAAAAAAAAAAAAABMBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFUFAAAAAA==&#10;" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="0D40ACC6" w14:textId="77777777" w:rsidR="006C36A8" w:rsidRPr="008724AE" w:rsidRDefault="006C36A8" w:rsidP="00373AC8">
                     <w:pPr>
                       <w:pStyle w:val="RGest"/>
                       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:ind w:right="-57"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="004C7D"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="004C7D"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>Nom Entité</w:t>
@@ -1894,450 +2248,448 @@
       <w:pStyle w:val="En-tte"/>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3A1D3396" w14:textId="77777777" w:rsidR="006C36A8" w:rsidRDefault="006C36A8">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0D50C947" w14:textId="77777777" w:rsidR="006C36A8" w:rsidRDefault="006C36A8">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6C9B2847" w14:textId="51686042" w:rsidR="006C36A8" w:rsidRPr="005B58E2" w:rsidRDefault="0099202D" w:rsidP="006F4DA2">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
       </w:tabs>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="de-CH" w:eastAsia="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14A6A51A" wp14:editId="3F6C199C">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14A6A51A" wp14:editId="09E9DEC0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
-            <wp:posOffset>-66675</wp:posOffset>
+            <wp:posOffset>-180340</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>438150</wp:posOffset>
+            <wp:posOffset>439420</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1720568" cy="876300"/>
+          <wp:extent cx="1720800" cy="874800"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Image 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Image 1"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1720568" cy="876300"/>
+                    <a:ext cx="1720800" cy="874800"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="17652541" w14:textId="2C419D25" w:rsidR="006C36A8" w:rsidRPr="005B58E2" w:rsidRDefault="006F4DA2" w:rsidP="00A71A33">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
       </w:tabs>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006F4DA2">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:caps/>
         <w:noProof/>
         <w:color w:val="004C7D"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="519C4EBA" wp14:editId="6C364DC2">
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="519C4EBA" wp14:editId="786E7543">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
-                <wp:align>left</wp:align>
+                <wp:posOffset>-102953</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>649605</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1628775" cy="1404620"/>
               <wp:effectExtent l="0" t="0" r="0" b="5080"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="217" name="Zone de texte 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1628775" cy="1404620"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="509EE265" w14:textId="77777777" w:rsidR="006F4DA2" w:rsidRPr="002C2C37" w:rsidRDefault="006F4DA2" w:rsidP="006F4DA2">
+                        <w:p w14:paraId="509EE265" w14:textId="77777777" w:rsidR="006F4DA2" w:rsidRPr="002C2C37" w:rsidRDefault="006F4DA2" w:rsidP="00986838">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Gellix" w:hAnsi="Gellix"/>
                               <w:color w:val="000000" w:themeColor="text1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="002C2C37">
                             <w:rPr>
                               <w:rFonts w:ascii="Gellix" w:hAnsi="Gellix"/>
                               <w:color w:val="000000" w:themeColor="text1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>Rue Saint-Nicolas 4</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="7A601481" w14:textId="77777777" w:rsidR="006F4DA2" w:rsidRPr="002C2C37" w:rsidRDefault="006F4DA2" w:rsidP="006F4DA2">
+                        <w:p w14:paraId="7A601481" w14:textId="77777777" w:rsidR="006F4DA2" w:rsidRPr="002C2C37" w:rsidRDefault="006F4DA2" w:rsidP="00986838">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Gellix" w:hAnsi="Gellix"/>
                               <w:color w:val="000000" w:themeColor="text1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="002C2C37">
                             <w:rPr>
                               <w:rFonts w:ascii="Gellix" w:hAnsi="Gellix"/>
                               <w:color w:val="000000" w:themeColor="text1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>CH-2000 Neuchâtel</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="52FF9492" w14:textId="77777777" w:rsidR="006F4DA2" w:rsidRPr="002C2C37" w:rsidRDefault="006F4DA2" w:rsidP="006F4DA2">
+                        <w:p w14:paraId="52FF9492" w14:textId="77777777" w:rsidR="006F4DA2" w:rsidRPr="002C2C37" w:rsidRDefault="006F4DA2" w:rsidP="00986838">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Gellix" w:hAnsi="Gellix"/>
                               <w:color w:val="000000" w:themeColor="text1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="002C2C37">
                             <w:rPr>
                               <w:rFonts w:ascii="Gellix" w:hAnsi="Gellix"/>
                               <w:color w:val="000000" w:themeColor="text1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>Tél. +41 32 718 17 10</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="31F37AAF" w14:textId="77777777" w:rsidR="006F4DA2" w:rsidRPr="00D7535F" w:rsidRDefault="006F4DA2" w:rsidP="006F4DA2">
+                        <w:p w14:paraId="31F37AAF" w14:textId="77777777" w:rsidR="006F4DA2" w:rsidRPr="00D7535F" w:rsidRDefault="006F4DA2" w:rsidP="00986838">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:ind w:left="0" w:firstLine="0"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Gellix" w:hAnsi="Gellix"/>
                               <w:color w:val="000000" w:themeColor="text1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="it-CH"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
-                        <w:p w14:paraId="64B656A7" w14:textId="77777777" w:rsidR="006F4DA2" w:rsidRPr="00D7535F" w:rsidRDefault="006F4DA2" w:rsidP="006F4DA2">
+                        <w:p w14:paraId="42271EA8" w14:textId="6026CCE5" w:rsidR="006F4DA2" w:rsidRPr="00986838" w:rsidRDefault="006F4DA2" w:rsidP="00986838">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Gellix SemiBold" w:hAnsi="Gellix SemiBold"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="000000" w:themeColor="text1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="it-CH"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00D7535F">
                             <w:rPr>
                               <w:rFonts w:ascii="Gellix SemiBold" w:hAnsi="Gellix SemiBold"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="000000" w:themeColor="text1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="it-CH"/>
                             </w:rPr>
                             <w:t>www.unine.ch/ethno</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="42271EA8" w14:textId="77777777" w:rsidR="006F4DA2" w:rsidRDefault="006F4DA2" w:rsidP="006F4DA2"/>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>20000</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="519C4EBA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Zone de texte 2" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:51.15pt;width:128.25pt;height:110.6pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4Cye3FgIAAAEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcG380X2vFWW13m6rS&#10;9kPa9tIbwThGBYYCiZ3++g44yUbbW1UfEHiYN/PePFa3g1bkIJyXYGpaTHJKhOHQSLOr6fdvmzdL&#10;SnxgpmEKjKjpUXh6u379atXbSpTQgWqEIwhifNXbmnYh2CrLPO+EZn4CVhgMtuA0C3h0u6xxrEd0&#10;rbIyz+dZD66xDrjwHv8+jEG6TvhtK3j40rZeBKJqir2FtLq0buOarVes2jlmO8lPbbB/6EIzabDo&#10;BeqBBUb2Tv4FpSV34KENEw46g7aVXCQOyKbIX7B56pgViQuK4+1FJv//YPnnw1dHZFPTslhQYpjG&#10;If3AUZFGkCCGIEgZReqtr/Duk8XbYXgHAw47Efb2EfhPTwzcd8zsxJ1z0HeCNdhkETOzq9QRx0eQ&#10;bf8JGqzF9gES0NA6HRVETQii47COlwFhH4THkvNyuVjMKOEYK6b5dF6mEWasOqdb58MHAZrETU0d&#10;OiDBs8OjD7EdVp2vxGoGNlKp5AJlSF/Tm1k5SwlXES0DmlRJXdNlHr/RNpHle9Ok5MCkGvdYQJkT&#10;7ch05ByG7ZBkfntWcwvNEXVwMHoS3xBuOnC/KenRjzX1v/bMCUrUR4Na3hTTaTRwOkxnCyRO3HVk&#10;ex1hhiNUTQMl4/Y+JNNHyt7eoeYbmdSIwxk7ObWMPksind5ENPL1Od16frnrPwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAAV94pzdAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo&#10;jaMUlMapKtSWI7REnN14m0TEayt20/D3mBMcZ2c186Zcz3ZgE46hd6TgcSGAITXO9NQqqD92D8/A&#10;QtRk9OAIFXxjgHV1e1PqwrgrHXA6xpalEAqFVtDF6AvOQ9Oh1WHhPFLyzm60OiY5ttyM+prC7cCl&#10;EEtudU+podMeXzpsvo4Xq8BHv396Hd/eN9vdJOrPfS37dqvU/d28WQGLOMe/Z/jFT+hQJaaTu5AJ&#10;bFCQhsR0FTIDlmyZL3NgJwWZzHLgVcn/D6h+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;APgLJ7cWAgAAAQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAAV94pzdAAAACAEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Zone de texte 2" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-8.1pt;margin-top:51.15pt;width:128.25pt;height:110.6pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDCtYy4/gEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3bS3NYKWW13m6rS&#10;9iJt+wEE4xgVGAokdvr1HbA3G7VvVf2AwMOcmXPmsLntjSYn6YMCy+h0UlIirYBa2QOj37/t3qwp&#10;CZHbmmuwktGzDPR2+/rVpnOVnEELupaeIIgNVecYbWN0VVEE0UrDwwSctBhswBse8egPRe15h+hG&#10;F7OyXBYd+Np5EDIE/PswBOk24zeNFPFL0wQZiWYUe4t59Xndp7XYbnh18Ny1Soxt8H/ownBlsegF&#10;6oFHTo5e/QVllPAQoIkTAaaAplFCZg7IZlr+weap5U5mLihOcBeZwv+DFZ9PT+6rJ7F/Bz0OMJMI&#10;7hHEj0As3LfcHuSd99C1ktdYeJokKzoXqjE1SR2qkED23Seoccj8GCED9Y03SRXkSRAdB3C+iC77&#10;SEQquZytV6sFJQJj03k5X87yWApePac7H+IHCYakDaMep5rh+ekxxNQOr56vpGoWdkrrPFltScfo&#10;zWK2yAlXEaMiGk8rw+i6TN9ghcTyva1zcuRKD3ssoO1IOzEdOMd+3xNVM/o25SYV9lCfUQcPg8/w&#10;XeCmBf+Lkg49xmj4eeReUqI/WtTyZjqfJ1Pmw3yxQuLEX0f21xFuBUIxGikZtvcxGzlRDu4ONd+p&#10;rMZLJ2PL6J0s0ujzZM7rc7718hq3vwEAAP//AwBQSwMEFAAGAAgAAAAhAP79AgLfAAAACwEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOxauw6UKo1TVagtS0qJWLvxkETED8VuGv6e&#10;YQW7Gd2jO2eKzWR7NuIQO+8ULOYCGLram841Cqr3/WwFLCbtjO69QwXfGGFT3t4UOjf+6t5wPKWG&#10;UYmLuVbQphRyzmPdotVx7gM6yj79YHWidWi4GfSVym3PpRBLbnXn6EKrAz63WH+dLlZBSOHw9DK8&#10;Hre7/Siqj0Mlu2an1P3dtF0DSzilPxh+9UkdSnI6+4szkfUKZoulJJQCITNgRMgHQcNZQSazR+Bl&#10;wf//UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwrWMuP4BAADVAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA/v0CAt8AAAALAQAADwAAAAAA&#10;AAAAAAAAAABYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGQFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="509EE265" w14:textId="77777777" w:rsidR="006F4DA2" w:rsidRPr="002C2C37" w:rsidRDefault="006F4DA2" w:rsidP="006F4DA2">
+                  <w:p w14:paraId="509EE265" w14:textId="77777777" w:rsidR="006F4DA2" w:rsidRPr="002C2C37" w:rsidRDefault="006F4DA2" w:rsidP="00986838">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Gellix" w:hAnsi="Gellix"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="002C2C37">
                       <w:rPr>
                         <w:rFonts w:ascii="Gellix" w:hAnsi="Gellix"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>Rue Saint-Nicolas 4</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="7A601481" w14:textId="77777777" w:rsidR="006F4DA2" w:rsidRPr="002C2C37" w:rsidRDefault="006F4DA2" w:rsidP="006F4DA2">
+                  <w:p w14:paraId="7A601481" w14:textId="77777777" w:rsidR="006F4DA2" w:rsidRPr="002C2C37" w:rsidRDefault="006F4DA2" w:rsidP="00986838">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Gellix" w:hAnsi="Gellix"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="002C2C37">
                       <w:rPr>
                         <w:rFonts w:ascii="Gellix" w:hAnsi="Gellix"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>CH-2000 Neuchâtel</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="52FF9492" w14:textId="77777777" w:rsidR="006F4DA2" w:rsidRPr="002C2C37" w:rsidRDefault="006F4DA2" w:rsidP="006F4DA2">
+                  <w:p w14:paraId="52FF9492" w14:textId="77777777" w:rsidR="006F4DA2" w:rsidRPr="002C2C37" w:rsidRDefault="006F4DA2" w:rsidP="00986838">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Gellix" w:hAnsi="Gellix"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="002C2C37">
                       <w:rPr>
                         <w:rFonts w:ascii="Gellix" w:hAnsi="Gellix"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>Tél. +41 32 718 17 10</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="31F37AAF" w14:textId="77777777" w:rsidR="006F4DA2" w:rsidRPr="00D7535F" w:rsidRDefault="006F4DA2" w:rsidP="006F4DA2">
+                  <w:p w14:paraId="31F37AAF" w14:textId="77777777" w:rsidR="006F4DA2" w:rsidRPr="00D7535F" w:rsidRDefault="006F4DA2" w:rsidP="00986838">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:ind w:left="0" w:firstLine="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Gellix" w:hAnsi="Gellix"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="it-CH"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
-                  <w:p w14:paraId="64B656A7" w14:textId="77777777" w:rsidR="006F4DA2" w:rsidRPr="00D7535F" w:rsidRDefault="006F4DA2" w:rsidP="006F4DA2">
+                  <w:p w14:paraId="42271EA8" w14:textId="6026CCE5" w:rsidR="006F4DA2" w:rsidRPr="00986838" w:rsidRDefault="006F4DA2" w:rsidP="00986838">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Gellix SemiBold" w:hAnsi="Gellix SemiBold"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="it-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00D7535F">
                       <w:rPr>
                         <w:rFonts w:ascii="Gellix SemiBold" w:hAnsi="Gellix SemiBold"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="it-CH"/>
                       </w:rPr>
                       <w:t>www.unine.ch/ethno</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="42271EA8" w14:textId="77777777" w:rsidR="006F4DA2" w:rsidRDefault="006F4DA2" w:rsidP="006F4DA2"/>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1090" type="#_x0000_t75" style="width:11.25pt;height:11.25pt" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:11.25pt;height:11.25pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="clip_image001"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04067BC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5D80669E"/>
     <w:lvl w:ilvl="0" w:tplc="2592C654">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
@@ -3154,267 +3506,277 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="841551344">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1274677574">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1507356746">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1188063962">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="2094080761">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1386955740">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1307274780">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1302273505">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="70"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0073044B"/>
     <w:rsid w:val="00006678"/>
     <w:rsid w:val="00010646"/>
     <w:rsid w:val="00011097"/>
     <w:rsid w:val="000113E4"/>
     <w:rsid w:val="0001183D"/>
     <w:rsid w:val="0002218A"/>
     <w:rsid w:val="000407CA"/>
     <w:rsid w:val="00043245"/>
     <w:rsid w:val="00043D53"/>
     <w:rsid w:val="000511A1"/>
     <w:rsid w:val="00055A66"/>
     <w:rsid w:val="00070F5A"/>
     <w:rsid w:val="00071992"/>
+    <w:rsid w:val="00071D06"/>
     <w:rsid w:val="00076A91"/>
     <w:rsid w:val="00080FE5"/>
     <w:rsid w:val="0008109A"/>
+    <w:rsid w:val="0008722A"/>
     <w:rsid w:val="000B6C06"/>
     <w:rsid w:val="000C0E96"/>
     <w:rsid w:val="000C51F9"/>
     <w:rsid w:val="000C572B"/>
     <w:rsid w:val="000D2094"/>
     <w:rsid w:val="000D6E35"/>
     <w:rsid w:val="000E5B82"/>
     <w:rsid w:val="00113B5A"/>
     <w:rsid w:val="001406D0"/>
     <w:rsid w:val="00141945"/>
     <w:rsid w:val="00142797"/>
     <w:rsid w:val="001427C3"/>
     <w:rsid w:val="001664AA"/>
     <w:rsid w:val="00172830"/>
     <w:rsid w:val="00174422"/>
     <w:rsid w:val="00177CED"/>
     <w:rsid w:val="0019577A"/>
     <w:rsid w:val="00197303"/>
     <w:rsid w:val="001B5613"/>
     <w:rsid w:val="001C3891"/>
     <w:rsid w:val="001D1951"/>
+    <w:rsid w:val="001D36CF"/>
     <w:rsid w:val="001D3C55"/>
     <w:rsid w:val="001D42B0"/>
     <w:rsid w:val="001D60AD"/>
     <w:rsid w:val="001E6769"/>
     <w:rsid w:val="002016FF"/>
     <w:rsid w:val="00214026"/>
     <w:rsid w:val="00216BD9"/>
     <w:rsid w:val="00221863"/>
     <w:rsid w:val="002230BA"/>
     <w:rsid w:val="0022408A"/>
     <w:rsid w:val="002248EF"/>
     <w:rsid w:val="00224D5A"/>
     <w:rsid w:val="00224E26"/>
     <w:rsid w:val="00230121"/>
+    <w:rsid w:val="002301CA"/>
     <w:rsid w:val="002304A4"/>
     <w:rsid w:val="0023588E"/>
     <w:rsid w:val="00242896"/>
     <w:rsid w:val="0024678A"/>
     <w:rsid w:val="00251448"/>
     <w:rsid w:val="00256208"/>
     <w:rsid w:val="002612D9"/>
     <w:rsid w:val="00273F0F"/>
     <w:rsid w:val="00275D40"/>
     <w:rsid w:val="00293A07"/>
     <w:rsid w:val="00295B82"/>
     <w:rsid w:val="002A5A4F"/>
     <w:rsid w:val="002C2A5C"/>
     <w:rsid w:val="002D3625"/>
     <w:rsid w:val="002D3F7C"/>
     <w:rsid w:val="002D737F"/>
     <w:rsid w:val="002E12B9"/>
     <w:rsid w:val="002E1444"/>
+    <w:rsid w:val="002F0739"/>
     <w:rsid w:val="002F2BCA"/>
     <w:rsid w:val="002F5B49"/>
     <w:rsid w:val="002F7ADD"/>
     <w:rsid w:val="00315EF9"/>
     <w:rsid w:val="003243AA"/>
     <w:rsid w:val="003402DA"/>
     <w:rsid w:val="003567C1"/>
     <w:rsid w:val="003572CC"/>
     <w:rsid w:val="00357763"/>
     <w:rsid w:val="003619B2"/>
     <w:rsid w:val="00363003"/>
     <w:rsid w:val="00367A17"/>
     <w:rsid w:val="00372A4A"/>
     <w:rsid w:val="00373AC8"/>
     <w:rsid w:val="00385C0D"/>
     <w:rsid w:val="003923A5"/>
     <w:rsid w:val="0039494E"/>
     <w:rsid w:val="003A04AD"/>
     <w:rsid w:val="003A185A"/>
     <w:rsid w:val="003A6620"/>
     <w:rsid w:val="003B6447"/>
     <w:rsid w:val="003D0FDF"/>
     <w:rsid w:val="003F3143"/>
+    <w:rsid w:val="003F6A52"/>
     <w:rsid w:val="004021BE"/>
     <w:rsid w:val="004216A6"/>
     <w:rsid w:val="00425697"/>
     <w:rsid w:val="00434712"/>
     <w:rsid w:val="004472AF"/>
+    <w:rsid w:val="00456CBC"/>
     <w:rsid w:val="004619B3"/>
     <w:rsid w:val="00467EDC"/>
+    <w:rsid w:val="00471E90"/>
+    <w:rsid w:val="00475AD3"/>
     <w:rsid w:val="00480190"/>
     <w:rsid w:val="00491C70"/>
+    <w:rsid w:val="004A1E32"/>
     <w:rsid w:val="004B648C"/>
     <w:rsid w:val="004E2BF8"/>
     <w:rsid w:val="004F4A42"/>
     <w:rsid w:val="00501679"/>
     <w:rsid w:val="00520F4A"/>
     <w:rsid w:val="005356A2"/>
+    <w:rsid w:val="005359A9"/>
     <w:rsid w:val="00562AF0"/>
     <w:rsid w:val="0058285C"/>
     <w:rsid w:val="005946B2"/>
     <w:rsid w:val="005A5A49"/>
     <w:rsid w:val="005A5C15"/>
     <w:rsid w:val="005B2A12"/>
     <w:rsid w:val="005B58E2"/>
     <w:rsid w:val="005B7299"/>
     <w:rsid w:val="005C1FA5"/>
     <w:rsid w:val="005C3E30"/>
     <w:rsid w:val="005F0A94"/>
     <w:rsid w:val="005F1988"/>
     <w:rsid w:val="005F57D2"/>
     <w:rsid w:val="006034FA"/>
     <w:rsid w:val="00620FD8"/>
     <w:rsid w:val="00626062"/>
     <w:rsid w:val="006265BD"/>
     <w:rsid w:val="006549D2"/>
     <w:rsid w:val="00662FC0"/>
     <w:rsid w:val="00666BA9"/>
     <w:rsid w:val="00677417"/>
     <w:rsid w:val="00677944"/>
     <w:rsid w:val="006A3956"/>
     <w:rsid w:val="006A4384"/>
     <w:rsid w:val="006A4585"/>
@@ -3425,281 +3787,289 @@
     <w:rsid w:val="006C1CA1"/>
     <w:rsid w:val="006C36A8"/>
     <w:rsid w:val="006C6CD6"/>
     <w:rsid w:val="006F496C"/>
     <w:rsid w:val="006F4DA2"/>
     <w:rsid w:val="007164A2"/>
     <w:rsid w:val="00726067"/>
     <w:rsid w:val="0073044B"/>
     <w:rsid w:val="00731AA0"/>
     <w:rsid w:val="00745BCE"/>
     <w:rsid w:val="00755621"/>
     <w:rsid w:val="00757194"/>
     <w:rsid w:val="0077054C"/>
     <w:rsid w:val="007A3AAF"/>
     <w:rsid w:val="007A51D8"/>
     <w:rsid w:val="007B2E95"/>
     <w:rsid w:val="007D0533"/>
     <w:rsid w:val="007D3D66"/>
     <w:rsid w:val="007D7183"/>
     <w:rsid w:val="007E528C"/>
     <w:rsid w:val="007F0D44"/>
     <w:rsid w:val="007F1392"/>
     <w:rsid w:val="007F71B3"/>
     <w:rsid w:val="0080239F"/>
     <w:rsid w:val="0081404A"/>
+    <w:rsid w:val="00817D7E"/>
     <w:rsid w:val="00824AF5"/>
     <w:rsid w:val="008311FE"/>
     <w:rsid w:val="00836165"/>
     <w:rsid w:val="008421F0"/>
     <w:rsid w:val="008600ED"/>
     <w:rsid w:val="00863EBD"/>
     <w:rsid w:val="008724AE"/>
     <w:rsid w:val="008744FF"/>
     <w:rsid w:val="0087708B"/>
     <w:rsid w:val="008B149C"/>
     <w:rsid w:val="008B557E"/>
     <w:rsid w:val="008B7675"/>
     <w:rsid w:val="008C130B"/>
     <w:rsid w:val="008C242B"/>
     <w:rsid w:val="008C57C6"/>
     <w:rsid w:val="008C66BB"/>
     <w:rsid w:val="008C6843"/>
     <w:rsid w:val="008D596D"/>
     <w:rsid w:val="008D5C85"/>
     <w:rsid w:val="008F02A3"/>
     <w:rsid w:val="008F153B"/>
     <w:rsid w:val="008F30FA"/>
     <w:rsid w:val="0091404C"/>
     <w:rsid w:val="009228EA"/>
     <w:rsid w:val="0092778A"/>
     <w:rsid w:val="00936333"/>
     <w:rsid w:val="009376E1"/>
     <w:rsid w:val="00943FC9"/>
     <w:rsid w:val="0096154A"/>
     <w:rsid w:val="009734E1"/>
     <w:rsid w:val="00977BCD"/>
+    <w:rsid w:val="00981BD1"/>
     <w:rsid w:val="009866C0"/>
+    <w:rsid w:val="00986838"/>
     <w:rsid w:val="0099202D"/>
     <w:rsid w:val="00992A3F"/>
     <w:rsid w:val="00994D8A"/>
     <w:rsid w:val="009955CB"/>
     <w:rsid w:val="00997B97"/>
     <w:rsid w:val="009A7BC8"/>
     <w:rsid w:val="009B0BB0"/>
     <w:rsid w:val="009C770B"/>
     <w:rsid w:val="009D2932"/>
     <w:rsid w:val="00A04ECF"/>
     <w:rsid w:val="00A137E4"/>
     <w:rsid w:val="00A167BF"/>
     <w:rsid w:val="00A26B77"/>
     <w:rsid w:val="00A27DF6"/>
     <w:rsid w:val="00A27EB6"/>
     <w:rsid w:val="00A30C98"/>
     <w:rsid w:val="00A3525F"/>
     <w:rsid w:val="00A35DB3"/>
     <w:rsid w:val="00A41E16"/>
     <w:rsid w:val="00A51F3D"/>
     <w:rsid w:val="00A5322F"/>
     <w:rsid w:val="00A56F38"/>
     <w:rsid w:val="00A676ED"/>
     <w:rsid w:val="00A71A33"/>
+    <w:rsid w:val="00A71CF3"/>
     <w:rsid w:val="00A7333F"/>
     <w:rsid w:val="00A92C0B"/>
     <w:rsid w:val="00A95375"/>
     <w:rsid w:val="00AA1BB7"/>
     <w:rsid w:val="00AA1FA9"/>
     <w:rsid w:val="00AA4A0D"/>
     <w:rsid w:val="00AB46E6"/>
     <w:rsid w:val="00AE4E22"/>
     <w:rsid w:val="00AF5F9E"/>
     <w:rsid w:val="00AF6289"/>
     <w:rsid w:val="00AF6B72"/>
+    <w:rsid w:val="00B140CE"/>
     <w:rsid w:val="00B33800"/>
     <w:rsid w:val="00B35D10"/>
     <w:rsid w:val="00B43782"/>
     <w:rsid w:val="00B46DEB"/>
     <w:rsid w:val="00B53991"/>
     <w:rsid w:val="00B60A5B"/>
+    <w:rsid w:val="00B676B9"/>
     <w:rsid w:val="00B770FD"/>
     <w:rsid w:val="00B84578"/>
     <w:rsid w:val="00B924FC"/>
     <w:rsid w:val="00B96816"/>
     <w:rsid w:val="00B96C1E"/>
     <w:rsid w:val="00BB1CE0"/>
     <w:rsid w:val="00BB3D04"/>
     <w:rsid w:val="00BC0AEA"/>
     <w:rsid w:val="00BC6413"/>
     <w:rsid w:val="00BE0D33"/>
     <w:rsid w:val="00BE47A9"/>
     <w:rsid w:val="00BE501B"/>
     <w:rsid w:val="00BE7BEE"/>
     <w:rsid w:val="00BF3264"/>
     <w:rsid w:val="00C11790"/>
     <w:rsid w:val="00C12BBA"/>
     <w:rsid w:val="00C240BF"/>
     <w:rsid w:val="00C27D8B"/>
     <w:rsid w:val="00C30007"/>
     <w:rsid w:val="00C31BD5"/>
     <w:rsid w:val="00C414FE"/>
     <w:rsid w:val="00C41C7A"/>
     <w:rsid w:val="00C5661A"/>
     <w:rsid w:val="00C63526"/>
     <w:rsid w:val="00C63DBF"/>
     <w:rsid w:val="00C67655"/>
     <w:rsid w:val="00C67933"/>
     <w:rsid w:val="00C9022E"/>
     <w:rsid w:val="00C97D7D"/>
     <w:rsid w:val="00CA38B9"/>
     <w:rsid w:val="00CA4A76"/>
     <w:rsid w:val="00CA5140"/>
     <w:rsid w:val="00CA7034"/>
     <w:rsid w:val="00CA790B"/>
     <w:rsid w:val="00CB3D57"/>
     <w:rsid w:val="00CB5E47"/>
     <w:rsid w:val="00CE0511"/>
     <w:rsid w:val="00CE0D07"/>
     <w:rsid w:val="00CE1926"/>
     <w:rsid w:val="00CF5C7B"/>
     <w:rsid w:val="00D03873"/>
     <w:rsid w:val="00D04560"/>
     <w:rsid w:val="00D06D1A"/>
     <w:rsid w:val="00D07516"/>
     <w:rsid w:val="00D117FE"/>
     <w:rsid w:val="00D15111"/>
+    <w:rsid w:val="00D15347"/>
     <w:rsid w:val="00D3255B"/>
     <w:rsid w:val="00D35425"/>
     <w:rsid w:val="00D35993"/>
     <w:rsid w:val="00D37AF6"/>
     <w:rsid w:val="00D451C0"/>
     <w:rsid w:val="00D46269"/>
     <w:rsid w:val="00D52064"/>
     <w:rsid w:val="00D60A5C"/>
     <w:rsid w:val="00D7006B"/>
     <w:rsid w:val="00D7514E"/>
     <w:rsid w:val="00DA57DB"/>
     <w:rsid w:val="00DB474B"/>
     <w:rsid w:val="00DC7FAF"/>
     <w:rsid w:val="00DD2098"/>
     <w:rsid w:val="00DE1C67"/>
     <w:rsid w:val="00E014CE"/>
     <w:rsid w:val="00E03B24"/>
     <w:rsid w:val="00E064E6"/>
     <w:rsid w:val="00E07B46"/>
     <w:rsid w:val="00E20380"/>
     <w:rsid w:val="00E26D60"/>
     <w:rsid w:val="00E27BE7"/>
     <w:rsid w:val="00E307BE"/>
     <w:rsid w:val="00E32C28"/>
     <w:rsid w:val="00E4428D"/>
     <w:rsid w:val="00E55A73"/>
     <w:rsid w:val="00E61A9D"/>
     <w:rsid w:val="00E637BB"/>
     <w:rsid w:val="00E64F58"/>
     <w:rsid w:val="00E70EBA"/>
     <w:rsid w:val="00E75A08"/>
     <w:rsid w:val="00E75E30"/>
     <w:rsid w:val="00E96A8B"/>
     <w:rsid w:val="00EB58BB"/>
     <w:rsid w:val="00EC0A10"/>
     <w:rsid w:val="00EC141B"/>
     <w:rsid w:val="00ED5630"/>
+    <w:rsid w:val="00ED5672"/>
     <w:rsid w:val="00ED5CC4"/>
     <w:rsid w:val="00EE1947"/>
     <w:rsid w:val="00EF10DB"/>
     <w:rsid w:val="00EF1697"/>
     <w:rsid w:val="00EF3B11"/>
     <w:rsid w:val="00EF6CB2"/>
     <w:rsid w:val="00F064EA"/>
     <w:rsid w:val="00F17056"/>
     <w:rsid w:val="00F17F6B"/>
     <w:rsid w:val="00F23ACC"/>
     <w:rsid w:val="00F275C9"/>
     <w:rsid w:val="00F31251"/>
     <w:rsid w:val="00F344FC"/>
     <w:rsid w:val="00F35CEA"/>
     <w:rsid w:val="00F43A83"/>
     <w:rsid w:val="00F5795A"/>
     <w:rsid w:val="00F63E57"/>
     <w:rsid w:val="00F90D81"/>
     <w:rsid w:val="00F926CF"/>
     <w:rsid w:val="00F969C8"/>
     <w:rsid w:val="00FA56FF"/>
     <w:rsid w:val="00FB1472"/>
     <w:rsid w:val="00FB6152"/>
     <w:rsid w:val="00FC21DF"/>
     <w:rsid w:val="00FD6C35"/>
     <w:rsid w:val="00FE0D73"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2329C37D"/>
   <w15:docId w15:val="{7BF03DA8-C25C-4DF1-B559-89C5FC228FBA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4030,50 +4400,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00677944"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Calibri"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00055A66"/>
     <w:pPr>
       <w:keepNext/>
@@ -4499,51 +4870,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="markedcontent">
     <w:name w:val="markedcontent"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:rsid w:val="00C27D8B"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001B5613"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="64960227">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="96996103">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4915,67 +5286,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BFED986-FE3E-4D7A-A996-BE929A909BCD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>71</Words>
-  <Characters>352</Characters>
+  <Words>84</Words>
+  <Characters>465</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>3</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>UniNE</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>412</CharactersWithSpaces>
+  <CharactersWithSpaces>548</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>faehndrich</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>